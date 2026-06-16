--- v0 (2026-04-30)
+++ v1 (2026-06-16)
@@ -15,51 +15,51 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
   <si>
     <t>8 (812) 565 05 34</t>
   </si>
   <si>
     <t>sales@miniworks.ru</t>
   </si>
   <si>
     <t>Липецк</t>
   </si>
   <si>
     <t>отдел продаж</t>
   </si>
   <si>
     <t>Адрес</t>
   </si>
   <si>
     <t>Режим работы</t>
   </si>
   <si>
     <t>Санкт-Петербург, улица Маршала Новикова, 28Е</t>
   </si>
   <si>
     <t>Пн – Пт: с 8:00 до 18:00</t>
   </si>
   <si>
@@ -68,51 +68,51 @@
   <si>
     <t xml:space="preserve"> Артикул </t>
   </si>
   <si>
     <t xml:space="preserve"> Цвет </t>
   </si>
   <si>
     <t xml:space="preserve"> от 10000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 5000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 1000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 500 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 100 </t>
   </si>
   <si>
     <t xml:space="preserve"> розница </t>
   </si>
   <si>
-    <t xml:space="preserve"> Наличие на 01.05.2026 </t>
+    <t xml:space="preserve"> Наличие на 17.06.2026 </t>
   </si>
   <si>
     <t>черный</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="true"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">15,50 р.
 </t>
     </r>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFF0000"/>
@@ -240,50 +240,53 @@
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">30,00 р.
 </t>
     </r>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFF0000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">22,50 р.</t>
     </r>
   </si>
   <si>
     <t>32М8-40БС</t>
   </si>
   <si>
     <t>белый</t>
+  </si>
+  <si>
+    <t>—</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="true"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">18,60 р.
 </t>
     </r>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFF0000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
@@ -1320,51 +1323,51 @@
               <b val="false"/>
               <i val="false"/>
               <strike val="true"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">30,00 р.
 </t>
           </r>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFF0000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">22,50 р.</t>
           </r>
         </is>
       </c>
       <c r="K8" s="3">
-        <v>30831</v>
+        <v>25622</v>
       </c>
       <c r="L8" s="8"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="35">
       <c r="A9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B9" s="3"/>
       <c r="C9" s="3" t="s">
         <v>26</v>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="9" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="true"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">18,60 р.
@@ -1507,62 +1510,62 @@
               <rFont val="Arial"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="true"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">36,00 р.
 </t>
           </r>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFF0000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">27,00 р.</t>
           </r>
         </is>
       </c>
-      <c r="K9" s="3">
-        <v>5118</v>
+      <c r="K9" s="3" t="s">
+        <v>27</v>
       </c>
       <c r="L9" s="8"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="35">
       <c r="A10" s="3" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B10" s="3"/>
       <c r="C10" s="3" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="9" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="true"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">18,60 р.
 </t>
           </r>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFF0000"/>
               <sz val="10"/>
@@ -1696,58 +1699,58 @@
               <b val="false"/>
               <i val="false"/>
               <strike val="true"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">36,00 р.
 </t>
           </r>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFF0000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">27,00 р.</t>
           </r>
         </is>
       </c>
       <c r="K10" s="3">
-        <v>16221</v>
+        <v>5585</v>
       </c>
       <c r="L10" s="8"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="140">
       <c r="A11"/>
       <c r="B11" s="10" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C11" s="10"/>
       <c r="D11" s="10"/>
       <c r="E11" s="10"/>
       <c r="F11" s="10"/>
       <c r="G11" s="10"/>
       <c r="H11" s="10"/>
       <c r="I11" s="10"/>
       <c r="J11" s="10"/>
       <c r="K11" s="10"/>
       <c r="L11" s="10"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C4"/>
     <mergeCell ref="F1:H1"/>
     <mergeCell ref="I1:L1"/>
     <mergeCell ref="F2:H2"/>
     <mergeCell ref="I2:L2"/>
     <mergeCell ref="D3:H3"/>
     <mergeCell ref="I3:L3"/>
     <mergeCell ref="D4:H4"/>
     <mergeCell ref="I4:L4"/>
     <mergeCell ref="A5:L5"/>
     <mergeCell ref="A7:B7"/>