--- v1 (2026-06-16)
+++ v2 (2026-08-01)
@@ -15,51 +15,51 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
   <si>
     <t>8 (812) 565 05 34</t>
   </si>
   <si>
     <t>sales@miniworks.ru</t>
   </si>
   <si>
     <t>Липецк</t>
   </si>
   <si>
     <t>отдел продаж</t>
   </si>
   <si>
     <t>Адрес</t>
   </si>
   <si>
     <t>Режим работы</t>
   </si>
   <si>
     <t>Санкт-Петербург, улица Маршала Новикова, 28Е</t>
   </si>
   <si>
     <t>Пн – Пт: с 8:00 до 18:00</t>
   </si>
   <si>
@@ -68,51 +68,51 @@
   <si>
     <t xml:space="preserve"> Артикул </t>
   </si>
   <si>
     <t xml:space="preserve"> Цвет </t>
   </si>
   <si>
     <t xml:space="preserve"> от 10000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 5000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 1000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 500 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 100 </t>
   </si>
   <si>
     <t xml:space="preserve"> розница </t>
   </si>
   <si>
-    <t xml:space="preserve"> Наличие на 17.06.2026 </t>
+    <t xml:space="preserve"> Наличие на 01.08.2026 </t>
   </si>
   <si>
     <t>черный</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="true"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">15,50 р.
 </t>
     </r>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFF0000"/>
@@ -240,53 +240,50 @@
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">30,00 р.
 </t>
     </r>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFF0000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">22,50 р.</t>
     </r>
   </si>
   <si>
     <t>32М8-40БС</t>
   </si>
   <si>
     <t>белый</t>
-  </si>
-[...1 lines deleted...]
-    <t>—</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="true"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">18,60 р.
 </t>
     </r>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFF0000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
@@ -1323,51 +1320,51 @@
               <b val="false"/>
               <i val="false"/>
               <strike val="true"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">30,00 р.
 </t>
           </r>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFF0000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">22,50 р.</t>
           </r>
         </is>
       </c>
       <c r="K8" s="3">
-        <v>25622</v>
+        <v>32068</v>
       </c>
       <c r="L8" s="8"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="35">
       <c r="A9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B9" s="3"/>
       <c r="C9" s="3" t="s">
         <v>26</v>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="9" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="true"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">18,60 р.
@@ -1510,62 +1507,62 @@
               <rFont val="Arial"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="true"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">36,00 р.
 </t>
           </r>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFF0000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">27,00 р.</t>
           </r>
         </is>
       </c>
-      <c r="K9" s="3" t="s">
-        <v>27</v>
+      <c r="K9" s="3">
+        <v>4750</v>
       </c>
       <c r="L9" s="8"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="35">
       <c r="A10" s="3" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B10" s="3"/>
       <c r="C10" s="3" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="9" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="true"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">18,60 р.
 </t>
           </r>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFF0000"/>
               <sz val="10"/>
@@ -1699,58 +1696,58 @@
               <b val="false"/>
               <i val="false"/>
               <strike val="true"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">36,00 р.
 </t>
           </r>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFF0000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">27,00 р.</t>
           </r>
         </is>
       </c>
       <c r="K10" s="3">
-        <v>5585</v>
+        <v>16883</v>
       </c>
       <c r="L10" s="8"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="140">
       <c r="A11"/>
       <c r="B11" s="10" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="C11" s="10"/>
       <c r="D11" s="10"/>
       <c r="E11" s="10"/>
       <c r="F11" s="10"/>
       <c r="G11" s="10"/>
       <c r="H11" s="10"/>
       <c r="I11" s="10"/>
       <c r="J11" s="10"/>
       <c r="K11" s="10"/>
       <c r="L11" s="10"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C4"/>
     <mergeCell ref="F1:H1"/>
     <mergeCell ref="I1:L1"/>
     <mergeCell ref="F2:H2"/>
     <mergeCell ref="I2:L2"/>
     <mergeCell ref="D3:H3"/>
     <mergeCell ref="I3:L3"/>
     <mergeCell ref="D4:H4"/>
     <mergeCell ref="I4:L4"/>
     <mergeCell ref="A5:L5"/>
     <mergeCell ref="A7:B7"/>