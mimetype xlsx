--- v2 (2026-08-01)
+++ v3 (2026-09-15)
@@ -68,383 +68,383 @@
   <si>
     <t xml:space="preserve"> Артикул </t>
   </si>
   <si>
     <t xml:space="preserve"> Цвет </t>
   </si>
   <si>
     <t xml:space="preserve"> от 10000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 5000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 1000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 500 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 100 </t>
   </si>
   <si>
     <t xml:space="preserve"> розница </t>
   </si>
   <si>
-    <t xml:space="preserve"> Наличие на 01.08.2026 </t>
+    <t xml:space="preserve"> Наличие на 15.09.2026 </t>
   </si>
   <si>
     <t>черный</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="true"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">15,50 р.
 </t>
     </r>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFF0000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">11,63 р.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="true"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">16,80 р.
+      <t xml:space="preserve">16,70 р.
 </t>
     </r>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFF0000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">12,60 р.</t>
+      <t xml:space="preserve">12,53 р.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="true"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">18,40 р.
+      <t xml:space="preserve">17,90 р.
 </t>
     </r>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFF0000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">13,80 р.</t>
+      <t xml:space="preserve">13,43 р.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="true"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">20,70 р.
+      <t xml:space="preserve">21,60 р.
 </t>
     </r>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFF0000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">15,53 р.</t>
+      <t xml:space="preserve">16,20 р.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="true"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">22,80 р.
+      <t xml:space="preserve">24,50 р.
 </t>
     </r>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFF0000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">17,10 р.</t>
+      <t xml:space="preserve">18,38 р.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="true"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">30,00 р.
+      <t xml:space="preserve">35,00 р.
 </t>
     </r>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFF0000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">22,50 р.</t>
+      <t xml:space="preserve">26,25 р.</t>
     </r>
   </si>
   <si>
     <t>32М8-40БС</t>
   </si>
   <si>
     <t>белый</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="true"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">18,60 р.
 </t>
     </r>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFF0000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">13,95 р.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="true"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">20,16 р.
+      <t xml:space="preserve">20,04 р.
 </t>
     </r>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFF0000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">15,12 р.</t>
+      <t xml:space="preserve">15,03 р.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="true"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">22,08 р.
+      <t xml:space="preserve">21,48 р.
 </t>
     </r>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFF0000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">16,56 р.</t>
+      <t xml:space="preserve">16,11 р.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="true"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">24,84 р.
+      <t xml:space="preserve">25,92 р.
 </t>
     </r>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFF0000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">18,63 р.</t>
+      <t xml:space="preserve">19,44 р.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="true"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">27,36 р.
+      <t xml:space="preserve">29,40 р.
 </t>
     </r>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFF0000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">20,52 р.</t>
+      <t xml:space="preserve">22,05 р.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="true"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">36,00 р.
+      <t xml:space="preserve">42,00 р.
 </t>
     </r>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFF0000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">27,00 р.</t>
+      <t xml:space="preserve">31,50 р.</t>
     </r>
   </si>
   <si>
     <t>32М8-40СС</t>
   </si>
   <si>
     <t>серый</t>
   </si>
   <si>
     <t>Все цены указаны в рублях и включают в себя НДС.
 Все цены указаны при условии 100% предоплаты и действительны в течение 5 дней.
 Все цены указаны при условии самовывоза продукции со склада в г. Липецк
 (для иногородних клиентов доставка до склада ТК в г. Липецк бесплатна).
 Все цены указаны за стандартный цвет для каждого вида изделия
 (изменение цвета на любой из предлагаемой палитры +20% к стоимости, изменение цвета на любой по системе RAL +50% к стоимости).
 О возможных сроках поставки заказного товара, необходимо уточнять заранее</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###_-###_-###_-##0.00_-&quot;р.&quot;_-"/>
   </numFmts>
@@ -1186,185 +1186,185 @@
             <rPr>
               <rFont val="Arial"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFF0000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">11,63 р.</t>
           </r>
         </is>
       </c>
       <c r="F8" s="9" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="true"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">16,80 р.
+            <t xml:space="preserve">16,70 р.
 </t>
           </r>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFF0000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">12,60 р.</t>
+            <t xml:space="preserve">12,53 р.</t>
           </r>
         </is>
       </c>
       <c r="G8" s="9" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="true"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">18,40 р.
+            <t xml:space="preserve">17,90 р.
 </t>
           </r>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFF0000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">13,80 р.</t>
+            <t xml:space="preserve">13,43 р.</t>
           </r>
         </is>
       </c>
       <c r="H8" s="9" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="true"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">20,70 р.
+            <t xml:space="preserve">21,60 р.
 </t>
           </r>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFF0000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">15,53 р.</t>
+            <t xml:space="preserve">16,20 р.</t>
           </r>
         </is>
       </c>
       <c r="I8" s="9" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="true"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">22,80 р.
+            <t xml:space="preserve">24,50 р.
 </t>
           </r>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFF0000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">17,10 р.</t>
+            <t xml:space="preserve">18,38 р.</t>
           </r>
         </is>
       </c>
       <c r="J8" s="9" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="true"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">30,00 р.
+            <t xml:space="preserve">35,00 р.
 </t>
           </r>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFF0000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">22,50 р.</t>
+            <t xml:space="preserve">26,25 р.</t>
           </r>
         </is>
       </c>
       <c r="K8" s="3">
-        <v>32068</v>
+        <v>25653</v>
       </c>
       <c r="L8" s="8"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="35">
       <c r="A9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B9" s="3"/>
       <c r="C9" s="3" t="s">
         <v>26</v>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="9" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="true"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">18,60 р.
@@ -1374,180 +1374,180 @@
             <rPr>
               <rFont val="Arial"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFF0000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">13,95 р.</t>
           </r>
         </is>
       </c>
       <c r="F9" s="9" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="true"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">20,16 р.
+            <t xml:space="preserve">20,04 р.
 </t>
           </r>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFF0000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">15,12 р.</t>
+            <t xml:space="preserve">15,03 р.</t>
           </r>
         </is>
       </c>
       <c r="G9" s="9" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="true"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">22,08 р.
+            <t xml:space="preserve">21,48 р.
 </t>
           </r>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFF0000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">16,56 р.</t>
+            <t xml:space="preserve">16,11 р.</t>
           </r>
         </is>
       </c>
       <c r="H9" s="9" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="true"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">24,84 р.
+            <t xml:space="preserve">25,92 р.
 </t>
           </r>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFF0000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">18,63 р.</t>
+            <t xml:space="preserve">19,44 р.</t>
           </r>
         </is>
       </c>
       <c r="I9" s="9" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="true"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">27,36 р.
+            <t xml:space="preserve">29,40 р.
 </t>
           </r>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFF0000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">20,52 р.</t>
+            <t xml:space="preserve">22,05 р.</t>
           </r>
         </is>
       </c>
       <c r="J9" s="9" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="true"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">36,00 р.
+            <t xml:space="preserve">42,00 р.
 </t>
           </r>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFF0000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">27,00 р.</t>
+            <t xml:space="preserve">31,50 р.</t>
           </r>
         </is>
       </c>
       <c r="K9" s="3">
         <v>4750</v>
       </c>
       <c r="L9" s="8"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="35">
       <c r="A10" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B10" s="3"/>
       <c r="C10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="9" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="true"/>
@@ -1562,185 +1562,185 @@
             <rPr>
               <rFont val="Arial"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFF0000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">13,95 р.</t>
           </r>
         </is>
       </c>
       <c r="F10" s="9" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="true"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">20,16 р.
+            <t xml:space="preserve">20,04 р.
 </t>
           </r>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFF0000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">15,12 р.</t>
+            <t xml:space="preserve">15,03 р.</t>
           </r>
         </is>
       </c>
       <c r="G10" s="9" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="true"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">22,08 р.
+            <t xml:space="preserve">21,48 р.
 </t>
           </r>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFF0000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">16,56 р.</t>
+            <t xml:space="preserve">16,11 р.</t>
           </r>
         </is>
       </c>
       <c r="H10" s="9" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="true"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">24,84 р.
+            <t xml:space="preserve">25,92 р.
 </t>
           </r>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFF0000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">18,63 р.</t>
+            <t xml:space="preserve">19,44 р.</t>
           </r>
         </is>
       </c>
       <c r="I10" s="9" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="true"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">27,36 р.
+            <t xml:space="preserve">29,40 р.
 </t>
           </r>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFF0000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">20,52 р.</t>
+            <t xml:space="preserve">22,05 р.</t>
           </r>
         </is>
       </c>
       <c r="J10" s="9" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="true"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">36,00 р.
+            <t xml:space="preserve">42,00 р.
 </t>
           </r>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFF0000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">27,00 р.</t>
+            <t xml:space="preserve">31,50 р.</t>
           </r>
         </is>
       </c>
       <c r="K10" s="3">
-        <v>16883</v>
+        <v>16843</v>
       </c>
       <c r="L10" s="8"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="140">
       <c r="A11"/>
       <c r="B11" s="10" t="s">
         <v>35</v>
       </c>
       <c r="C11" s="10"/>
       <c r="D11" s="10"/>
       <c r="E11" s="10"/>
       <c r="F11" s="10"/>
       <c r="G11" s="10"/>
       <c r="H11" s="10"/>
       <c r="I11" s="10"/>
       <c r="J11" s="10"/>
       <c r="K11" s="10"/>
       <c r="L11" s="10"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C4"/>
     <mergeCell ref="F1:H1"/>
     <mergeCell ref="I1:L1"/>
     <mergeCell ref="F2:H2"/>