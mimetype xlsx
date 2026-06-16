--- v0 (2026-05-01)
+++ v1 (2026-06-16)
@@ -68,51 +68,51 @@
   <si>
     <t xml:space="preserve"> Артикул </t>
   </si>
   <si>
     <t xml:space="preserve"> Цвет </t>
   </si>
   <si>
     <t xml:space="preserve"> от 10000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 5000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 1000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 500 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 100 </t>
   </si>
   <si>
     <t xml:space="preserve"> розница </t>
   </si>
   <si>
-    <t xml:space="preserve"> Наличие на 01.05.2026 </t>
+    <t xml:space="preserve"> Наличие на 17.06.2026 </t>
   </si>
   <si>
     <t>черный</t>
   </si>
   <si>
     <t>D25M8.D25x40B</t>
   </si>
   <si>
     <t>белый</t>
   </si>
   <si>
     <t>D25M8.D25x40G</t>
   </si>
   <si>
     <t>серый</t>
   </si>
   <si>
     <t>Все цены указаны в рублях и включают в себя НДС.
 Все цены указаны при условии 100% предоплаты и действительны в течение 5 дней.
 Все цены указаны при условии самовывоза продукции со склада в г. Липецк
 (для иногородних клиентов доставка до склада ТК в г. Липецк бесплатна).
 Все цены указаны за стандартный цвет для каждого вида изделия
 (изменение цвета на любой из предлагаемой палитры +20% к стоимости, изменение цвета на любой по системе RAL +50% к стоимости).
 О возможных сроках поставки заказного товара, необходимо уточнять заранее</t>
   </si>
@@ -933,115 +933,115 @@
       </c>
       <c r="B8" s="3"/>
       <c r="C8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="9">
         <v>22.42</v>
       </c>
       <c r="F8" s="9">
         <v>24.04</v>
       </c>
       <c r="G8" s="9">
         <v>26.89</v>
       </c>
       <c r="H8" s="9">
         <v>29.36</v>
       </c>
       <c r="I8" s="9">
         <v>32.68</v>
       </c>
       <c r="J8" s="9">
         <v>43.7</v>
       </c>
       <c r="K8" s="3">
-        <v>21738</v>
+        <v>21278</v>
       </c>
       <c r="L8" s="8"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="35">
       <c r="A9" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="3"/>
       <c r="C9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="9">
         <v>22.42</v>
       </c>
       <c r="F9" s="9">
         <v>24.04</v>
       </c>
       <c r="G9" s="9">
         <v>26.89</v>
       </c>
       <c r="H9" s="9">
         <v>29.36</v>
       </c>
       <c r="I9" s="9">
         <v>32.68</v>
       </c>
       <c r="J9" s="9">
         <v>43.7</v>
       </c>
       <c r="K9" s="3">
-        <v>14487</v>
+        <v>13687</v>
       </c>
       <c r="L9" s="8"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="35">
       <c r="A10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="3"/>
       <c r="C10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="9">
         <v>22.42</v>
       </c>
       <c r="F10" s="9">
         <v>24.04</v>
       </c>
       <c r="G10" s="9">
         <v>26.89</v>
       </c>
       <c r="H10" s="9">
         <v>29.36</v>
       </c>
       <c r="I10" s="9">
         <v>32.68</v>
       </c>
       <c r="J10" s="9">
         <v>43.7</v>
       </c>
       <c r="K10" s="3">
-        <v>10430</v>
+        <v>10030</v>
       </c>
       <c r="L10" s="8"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="140">
       <c r="A11"/>
       <c r="B11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="10"/>
       <c r="D11" s="10"/>
       <c r="E11" s="10"/>
       <c r="F11" s="10"/>
       <c r="G11" s="10"/>
       <c r="H11" s="10"/>
       <c r="I11" s="10"/>
       <c r="J11" s="10"/>
       <c r="K11" s="10"/>
       <c r="L11" s="10"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C4"/>
     <mergeCell ref="F1:H1"/>
     <mergeCell ref="I1:L1"/>
     <mergeCell ref="F2:H2"/>