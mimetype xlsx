--- v1 (2026-06-16)
+++ v2 (2026-08-01)
@@ -68,51 +68,51 @@
   <si>
     <t xml:space="preserve"> Артикул </t>
   </si>
   <si>
     <t xml:space="preserve"> Цвет </t>
   </si>
   <si>
     <t xml:space="preserve"> от 10000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 5000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 1000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 500 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 100 </t>
   </si>
   <si>
     <t xml:space="preserve"> розница </t>
   </si>
   <si>
-    <t xml:space="preserve"> Наличие на 17.06.2026 </t>
+    <t xml:space="preserve"> Наличие на 01.08.2026 </t>
   </si>
   <si>
     <t>черный</t>
   </si>
   <si>
     <t>D25M8.D25x40B</t>
   </si>
   <si>
     <t>белый</t>
   </si>
   <si>
     <t>D25M8.D25x40G</t>
   </si>
   <si>
     <t>серый</t>
   </si>
   <si>
     <t>Все цены указаны в рублях и включают в себя НДС.
 Все цены указаны при условии 100% предоплаты и действительны в течение 5 дней.
 Все цены указаны при условии самовывоза продукции со склада в г. Липецк
 (для иногородних клиентов доставка до склада ТК в г. Липецк бесплатна).
 Все цены указаны за стандартный цвет для каждого вида изделия
 (изменение цвета на любой из предлагаемой палитры +20% к стоимости, изменение цвета на любой по системе RAL +50% к стоимости).
 О возможных сроках поставки заказного товара, необходимо уточнять заранее</t>
   </si>
@@ -933,51 +933,51 @@
       </c>
       <c r="B8" s="3"/>
       <c r="C8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="9">
         <v>22.42</v>
       </c>
       <c r="F8" s="9">
         <v>24.04</v>
       </c>
       <c r="G8" s="9">
         <v>26.89</v>
       </c>
       <c r="H8" s="9">
         <v>29.36</v>
       </c>
       <c r="I8" s="9">
         <v>32.68</v>
       </c>
       <c r="J8" s="9">
         <v>43.7</v>
       </c>
       <c r="K8" s="3">
-        <v>21278</v>
+        <v>20578</v>
       </c>
       <c r="L8" s="8"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="35">
       <c r="A9" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="3"/>
       <c r="C9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="9">
         <v>22.42</v>
       </c>
       <c r="F9" s="9">
         <v>24.04</v>
       </c>
       <c r="G9" s="9">
         <v>26.89</v>
       </c>
       <c r="H9" s="9">
         <v>29.36</v>
       </c>
       <c r="I9" s="9">