--- v2 (2026-08-01)
+++ v3 (2026-09-15)
@@ -68,51 +68,51 @@
   <si>
     <t xml:space="preserve"> Артикул </t>
   </si>
   <si>
     <t xml:space="preserve"> Цвет </t>
   </si>
   <si>
     <t xml:space="preserve"> от 10000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 5000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 1000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 500 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 100 </t>
   </si>
   <si>
     <t xml:space="preserve"> розница </t>
   </si>
   <si>
-    <t xml:space="preserve"> Наличие на 01.08.2026 </t>
+    <t xml:space="preserve"> Наличие на 15.09.2026 </t>
   </si>
   <si>
     <t>черный</t>
   </si>
   <si>
     <t>D25M8.D25x40B</t>
   </si>
   <si>
     <t>белый</t>
   </si>
   <si>
     <t>D25M8.D25x40G</t>
   </si>
   <si>
     <t>серый</t>
   </si>
   <si>
     <t>Все цены указаны в рублях и включают в себя НДС.
 Все цены указаны при условии 100% предоплаты и действительны в течение 5 дней.
 Все цены указаны при условии самовывоза продукции со склада в г. Липецк
 (для иногородних клиентов доставка до склада ТК в г. Липецк бесплатна).
 Все цены указаны за стандартный цвет для каждого вида изделия
 (изменение цвета на любой из предлагаемой палитры +20% к стоимости, изменение цвета на любой по системе RAL +50% к стоимости).
 О возможных сроках поставки заказного товара, необходимо уточнять заранее</t>
   </si>
@@ -918,130 +918,130 @@
       </c>
       <c r="I7" s="6" t="s">
         <v>15</v>
       </c>
       <c r="J7" s="6" t="s">
         <v>16</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>17</v>
       </c>
       <c r="L7" s="7"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="35">
       <c r="A8" s="3" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="3"/>
       <c r="C8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="9">
         <v>22.42</v>
       </c>
       <c r="F8" s="9">
-        <v>24.04</v>
+        <v>24.23</v>
       </c>
       <c r="G8" s="9">
-        <v>26.89</v>
+        <v>26.03</v>
       </c>
       <c r="H8" s="9">
-        <v>29.36</v>
+        <v>31.45</v>
       </c>
       <c r="I8" s="9">
-        <v>32.68</v>
+        <v>35.63</v>
       </c>
       <c r="J8" s="9">
-        <v>43.7</v>
+        <v>48.45</v>
       </c>
       <c r="K8" s="3">
-        <v>20578</v>
+        <v>18213</v>
       </c>
       <c r="L8" s="8"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="35">
       <c r="A9" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="3"/>
       <c r="C9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="9">
         <v>22.42</v>
       </c>
       <c r="F9" s="9">
-        <v>24.04</v>
+        <v>24.23</v>
       </c>
       <c r="G9" s="9">
-        <v>26.89</v>
+        <v>26.03</v>
       </c>
       <c r="H9" s="9">
-        <v>29.36</v>
+        <v>31.45</v>
       </c>
       <c r="I9" s="9">
-        <v>32.68</v>
+        <v>35.63</v>
       </c>
       <c r="J9" s="9">
-        <v>43.7</v>
+        <v>48.45</v>
       </c>
       <c r="K9" s="3">
-        <v>13687</v>
+        <v>13487</v>
       </c>
       <c r="L9" s="8"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="35">
       <c r="A10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="3"/>
       <c r="C10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="9">
         <v>22.42</v>
       </c>
       <c r="F10" s="9">
-        <v>24.04</v>
+        <v>24.23</v>
       </c>
       <c r="G10" s="9">
-        <v>26.89</v>
+        <v>26.03</v>
       </c>
       <c r="H10" s="9">
-        <v>29.36</v>
+        <v>31.45</v>
       </c>
       <c r="I10" s="9">
-        <v>32.68</v>
+        <v>35.63</v>
       </c>
       <c r="J10" s="9">
-        <v>43.7</v>
+        <v>48.45</v>
       </c>
       <c r="K10" s="3">
-        <v>10030</v>
+        <v>10000</v>
       </c>
       <c r="L10" s="8"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="140">
       <c r="A11"/>
       <c r="B11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="10"/>
       <c r="D11" s="10"/>
       <c r="E11" s="10"/>
       <c r="F11" s="10"/>
       <c r="G11" s="10"/>
       <c r="H11" s="10"/>
       <c r="I11" s="10"/>
       <c r="J11" s="10"/>
       <c r="K11" s="10"/>
       <c r="L11" s="10"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C4"/>
     <mergeCell ref="F1:H1"/>
     <mergeCell ref="I1:L1"/>
     <mergeCell ref="F2:H2"/>