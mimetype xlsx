--- v0 (2026-04-30)
+++ v1 (2026-06-16)
@@ -68,51 +68,51 @@
   <si>
     <t xml:space="preserve"> Артикул </t>
   </si>
   <si>
     <t xml:space="preserve"> Цвет </t>
   </si>
   <si>
     <t xml:space="preserve"> от 10000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 5000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 1000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 500 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 100 </t>
   </si>
   <si>
     <t xml:space="preserve"> розница </t>
   </si>
   <si>
-    <t xml:space="preserve"> Наличие на 30.04.2026 </t>
+    <t xml:space="preserve"> Наличие на 17.06.2026 </t>
   </si>
   <si>
     <t>черный</t>
   </si>
   <si>
     <t>—</t>
   </si>
   <si>
     <t>12ШБС</t>
   </si>
   <si>
     <t>белый</t>
   </si>
   <si>
     <t>12ШСС</t>
   </si>
   <si>
     <t>серый</t>
   </si>
   <si>
     <t>12ШБЖС</t>
   </si>
   <si>
     <t>бежевый</t>
   </si>