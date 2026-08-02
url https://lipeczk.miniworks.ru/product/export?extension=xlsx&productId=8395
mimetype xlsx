--- v1 (2026-06-16)
+++ v2 (2026-08-02)
@@ -68,51 +68,51 @@
   <si>
     <t xml:space="preserve"> Артикул </t>
   </si>
   <si>
     <t xml:space="preserve"> Цвет </t>
   </si>
   <si>
     <t xml:space="preserve"> от 10000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 5000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 1000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 500 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 100 </t>
   </si>
   <si>
     <t xml:space="preserve"> розница </t>
   </si>
   <si>
-    <t xml:space="preserve"> Наличие на 17.06.2026 </t>
+    <t xml:space="preserve"> Наличие на 02.08.2026 </t>
   </si>
   <si>
     <t>черный</t>
   </si>
   <si>
     <t>—</t>
   </si>
   <si>
     <t>12ШБС</t>
   </si>
   <si>
     <t>белый</t>
   </si>
   <si>
     <t>12ШСС</t>
   </si>
   <si>
     <t>серый</t>
   </si>
   <si>
     <t>12ШБЖС</t>
   </si>
   <si>
     <t>бежевый</t>
   </si>