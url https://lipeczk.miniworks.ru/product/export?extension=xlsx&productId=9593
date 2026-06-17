--- v0 (2026-04-30)
+++ v1 (2026-06-17)
@@ -68,51 +68,51 @@
   <si>
     <t xml:space="preserve"> Артикул </t>
   </si>
   <si>
     <t xml:space="preserve"> Цвет </t>
   </si>
   <si>
     <t xml:space="preserve"> от 10000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 5000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 1000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 500 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 100 </t>
   </si>
   <si>
     <t xml:space="preserve"> розница </t>
   </si>
   <si>
-    <t xml:space="preserve"> Наличие на 30.04.2026 </t>
+    <t xml:space="preserve"> Наличие на 17.06.2026 </t>
   </si>
   <si>
     <t>черный</t>
   </si>
   <si>
     <t>38ПБС</t>
   </si>
   <si>
     <t>белый</t>
   </si>
   <si>
     <t>38ПСС</t>
   </si>
   <si>
     <t>серый</t>
   </si>
   <si>
     <t>38ПКС</t>
   </si>
   <si>
     <t>красный</t>
   </si>
   <si>
     <t>—</t>
   </si>
@@ -904,115 +904,115 @@
       </c>
       <c r="B8" s="3"/>
       <c r="C8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="9">
         <v>4.5</v>
       </c>
       <c r="F8" s="9">
         <v>4.9</v>
       </c>
       <c r="G8" s="9">
         <v>5.2</v>
       </c>
       <c r="H8" s="9">
         <v>6.4</v>
       </c>
       <c r="I8" s="9">
         <v>7.0</v>
       </c>
       <c r="J8" s="9">
         <v>10.0</v>
       </c>
       <c r="K8" s="3">
-        <v>131295</v>
+        <v>120133</v>
       </c>
       <c r="L8" s="8"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="35">
       <c r="A9" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="3"/>
       <c r="C9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="9">
         <v>5.4</v>
       </c>
       <c r="F9" s="9">
         <v>5.88</v>
       </c>
       <c r="G9" s="9">
         <v>6.24</v>
       </c>
       <c r="H9" s="9">
         <v>7.68</v>
       </c>
       <c r="I9" s="9">
         <v>8.4</v>
       </c>
       <c r="J9" s="9">
         <v>12.0</v>
       </c>
       <c r="K9" s="3">
-        <v>150685</v>
+        <v>146713</v>
       </c>
       <c r="L9" s="8"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="35">
       <c r="A10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="3"/>
       <c r="C10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="9">
         <v>5.4</v>
       </c>
       <c r="F10" s="9">
         <v>5.88</v>
       </c>
       <c r="G10" s="9">
         <v>6.24</v>
       </c>
       <c r="H10" s="9">
         <v>7.68</v>
       </c>
       <c r="I10" s="9">
         <v>8.4</v>
       </c>
       <c r="J10" s="9">
         <v>12.0</v>
       </c>
       <c r="K10" s="3">
-        <v>54796</v>
+        <v>50014</v>
       </c>
       <c r="L10" s="8"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="35">
       <c r="A11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="3"/>
       <c r="C11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="9">
         <v>5.4</v>
       </c>
       <c r="F11" s="9">
         <v>5.88</v>
       </c>
       <c r="G11" s="9">
         <v>6.24</v>
       </c>
       <c r="H11" s="9">
         <v>7.68</v>
       </c>
       <c r="I11" s="9">
@@ -1128,51 +1128,51 @@
       </c>
       <c r="B15" s="3"/>
       <c r="C15" s="3" t="s">
         <v>33</v>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="9">
         <v>5.4</v>
       </c>
       <c r="F15" s="9">
         <v>5.88</v>
       </c>
       <c r="G15" s="9">
         <v>6.24</v>
       </c>
       <c r="H15" s="9">
         <v>7.68</v>
       </c>
       <c r="I15" s="9">
         <v>8.4</v>
       </c>
       <c r="J15" s="9">
         <v>12.0</v>
       </c>
       <c r="K15" s="3">
-        <v>6759</v>
+        <v>6699</v>
       </c>
       <c r="L15" s="8"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="140">
       <c r="A16"/>
       <c r="B16" s="10" t="s">
         <v>34</v>
       </c>
       <c r="C16" s="10"/>
       <c r="D16" s="10"/>
       <c r="E16" s="10"/>
       <c r="F16" s="10"/>
       <c r="G16" s="10"/>
       <c r="H16" s="10"/>
       <c r="I16" s="10"/>
       <c r="J16" s="10"/>
       <c r="K16" s="10"/>
       <c r="L16" s="10"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C4"/>
     <mergeCell ref="F1:H1"/>
     <mergeCell ref="I1:L1"/>
     <mergeCell ref="F2:H2"/>