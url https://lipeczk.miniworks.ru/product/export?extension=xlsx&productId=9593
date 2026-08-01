--- v1 (2026-06-17)
+++ v2 (2026-08-01)
@@ -68,51 +68,51 @@
   <si>
     <t xml:space="preserve"> Артикул </t>
   </si>
   <si>
     <t xml:space="preserve"> Цвет </t>
   </si>
   <si>
     <t xml:space="preserve"> от 10000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 5000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 1000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 500 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 100 </t>
   </si>
   <si>
     <t xml:space="preserve"> розница </t>
   </si>
   <si>
-    <t xml:space="preserve"> Наличие на 17.06.2026 </t>
+    <t xml:space="preserve"> Наличие на 01.08.2026 </t>
   </si>
   <si>
     <t>черный</t>
   </si>
   <si>
     <t>38ПБС</t>
   </si>
   <si>
     <t>белый</t>
   </si>
   <si>
     <t>38ПСС</t>
   </si>
   <si>
     <t>серый</t>
   </si>
   <si>
     <t>38ПКС</t>
   </si>
   <si>
     <t>красный</t>
   </si>
   <si>
     <t>—</t>
   </si>
@@ -904,115 +904,115 @@
       </c>
       <c r="B8" s="3"/>
       <c r="C8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="9">
         <v>4.5</v>
       </c>
       <c r="F8" s="9">
         <v>4.9</v>
       </c>
       <c r="G8" s="9">
         <v>5.2</v>
       </c>
       <c r="H8" s="9">
         <v>6.4</v>
       </c>
       <c r="I8" s="9">
         <v>7.0</v>
       </c>
       <c r="J8" s="9">
         <v>10.0</v>
       </c>
       <c r="K8" s="3">
-        <v>120133</v>
+        <v>93725</v>
       </c>
       <c r="L8" s="8"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="35">
       <c r="A9" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="3"/>
       <c r="C9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="9">
         <v>5.4</v>
       </c>
       <c r="F9" s="9">
         <v>5.88</v>
       </c>
       <c r="G9" s="9">
         <v>6.24</v>
       </c>
       <c r="H9" s="9">
         <v>7.68</v>
       </c>
       <c r="I9" s="9">
         <v>8.4</v>
       </c>
       <c r="J9" s="9">
         <v>12.0</v>
       </c>
       <c r="K9" s="3">
-        <v>146713</v>
+        <v>141605</v>
       </c>
       <c r="L9" s="8"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="35">
       <c r="A10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="3"/>
       <c r="C10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="9">
         <v>5.4</v>
       </c>
       <c r="F10" s="9">
         <v>5.88</v>
       </c>
       <c r="G10" s="9">
         <v>6.24</v>
       </c>
       <c r="H10" s="9">
         <v>7.68</v>
       </c>
       <c r="I10" s="9">
         <v>8.4</v>
       </c>
       <c r="J10" s="9">
         <v>12.0</v>
       </c>
       <c r="K10" s="3">
-        <v>50014</v>
+        <v>44386</v>
       </c>
       <c r="L10" s="8"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="35">
       <c r="A11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="3"/>
       <c r="C11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="9">
         <v>5.4</v>
       </c>
       <c r="F11" s="9">
         <v>5.88</v>
       </c>
       <c r="G11" s="9">
         <v>6.24</v>
       </c>
       <c r="H11" s="9">
         <v>7.68</v>
       </c>
       <c r="I11" s="9">
@@ -1128,51 +1128,51 @@
       </c>
       <c r="B15" s="3"/>
       <c r="C15" s="3" t="s">
         <v>33</v>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="9">
         <v>5.4</v>
       </c>
       <c r="F15" s="9">
         <v>5.88</v>
       </c>
       <c r="G15" s="9">
         <v>6.24</v>
       </c>
       <c r="H15" s="9">
         <v>7.68</v>
       </c>
       <c r="I15" s="9">
         <v>8.4</v>
       </c>
       <c r="J15" s="9">
         <v>12.0</v>
       </c>
       <c r="K15" s="3">
-        <v>6699</v>
+        <v>4459</v>
       </c>
       <c r="L15" s="8"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="140">
       <c r="A16"/>
       <c r="B16" s="10" t="s">
         <v>34</v>
       </c>
       <c r="C16" s="10"/>
       <c r="D16" s="10"/>
       <c r="E16" s="10"/>
       <c r="F16" s="10"/>
       <c r="G16" s="10"/>
       <c r="H16" s="10"/>
       <c r="I16" s="10"/>
       <c r="J16" s="10"/>
       <c r="K16" s="10"/>
       <c r="L16" s="10"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C4"/>
     <mergeCell ref="F1:H1"/>
     <mergeCell ref="I1:L1"/>
     <mergeCell ref="F2:H2"/>