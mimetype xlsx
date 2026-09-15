--- v2 (2026-08-01)
+++ v3 (2026-09-15)
@@ -68,51 +68,51 @@
   <si>
     <t xml:space="preserve"> Артикул </t>
   </si>
   <si>
     <t xml:space="preserve"> Цвет </t>
   </si>
   <si>
     <t xml:space="preserve"> от 10000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 5000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 1000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 500 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 100 </t>
   </si>
   <si>
     <t xml:space="preserve"> розница </t>
   </si>
   <si>
-    <t xml:space="preserve"> Наличие на 01.08.2026 </t>
+    <t xml:space="preserve"> Наличие на 15.09.2026 </t>
   </si>
   <si>
     <t>черный</t>
   </si>
   <si>
     <t>38ПБС</t>
   </si>
   <si>
     <t>белый</t>
   </si>
   <si>
     <t>38ПСС</t>
   </si>
   <si>
     <t>серый</t>
   </si>
   <si>
     <t>38ПКС</t>
   </si>
   <si>
     <t>красный</t>
   </si>
   <si>
     <t>—</t>
   </si>
@@ -904,115 +904,115 @@
       </c>
       <c r="B8" s="3"/>
       <c r="C8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="9">
         <v>4.5</v>
       </c>
       <c r="F8" s="9">
         <v>4.9</v>
       </c>
       <c r="G8" s="9">
         <v>5.2</v>
       </c>
       <c r="H8" s="9">
         <v>6.4</v>
       </c>
       <c r="I8" s="9">
         <v>7.0</v>
       </c>
       <c r="J8" s="9">
         <v>10.0</v>
       </c>
       <c r="K8" s="3">
-        <v>93725</v>
+        <v>99921</v>
       </c>
       <c r="L8" s="8"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="35">
       <c r="A9" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="3"/>
       <c r="C9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="9">
         <v>5.4</v>
       </c>
       <c r="F9" s="9">
         <v>5.88</v>
       </c>
       <c r="G9" s="9">
         <v>6.24</v>
       </c>
       <c r="H9" s="9">
         <v>7.68</v>
       </c>
       <c r="I9" s="9">
         <v>8.4</v>
       </c>
       <c r="J9" s="9">
         <v>12.0</v>
       </c>
       <c r="K9" s="3">
-        <v>141605</v>
+        <v>134805</v>
       </c>
       <c r="L9" s="8"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="35">
       <c r="A10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="3"/>
       <c r="C10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="9">
         <v>5.4</v>
       </c>
       <c r="F10" s="9">
         <v>5.88</v>
       </c>
       <c r="G10" s="9">
         <v>6.24</v>
       </c>
       <c r="H10" s="9">
         <v>7.68</v>
       </c>
       <c r="I10" s="9">
         <v>8.4</v>
       </c>
       <c r="J10" s="9">
         <v>12.0</v>
       </c>
       <c r="K10" s="3">
-        <v>44386</v>
+        <v>33786</v>
       </c>
       <c r="L10" s="8"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="35">
       <c r="A11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="3"/>
       <c r="C11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="9">
         <v>5.4</v>
       </c>
       <c r="F11" s="9">
         <v>5.88</v>
       </c>
       <c r="G11" s="9">
         <v>6.24</v>
       </c>
       <c r="H11" s="9">
         <v>7.68</v>
       </c>
       <c r="I11" s="9">
@@ -1128,51 +1128,51 @@
       </c>
       <c r="B15" s="3"/>
       <c r="C15" s="3" t="s">
         <v>33</v>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="9">
         <v>5.4</v>
       </c>
       <c r="F15" s="9">
         <v>5.88</v>
       </c>
       <c r="G15" s="9">
         <v>6.24</v>
       </c>
       <c r="H15" s="9">
         <v>7.68</v>
       </c>
       <c r="I15" s="9">
         <v>8.4</v>
       </c>
       <c r="J15" s="9">
         <v>12.0</v>
       </c>
       <c r="K15" s="3">
-        <v>4459</v>
+        <v>4439</v>
       </c>
       <c r="L15" s="8"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="140">
       <c r="A16"/>
       <c r="B16" s="10" t="s">
         <v>34</v>
       </c>
       <c r="C16" s="10"/>
       <c r="D16" s="10"/>
       <c r="E16" s="10"/>
       <c r="F16" s="10"/>
       <c r="G16" s="10"/>
       <c r="H16" s="10"/>
       <c r="I16" s="10"/>
       <c r="J16" s="10"/>
       <c r="K16" s="10"/>
       <c r="L16" s="10"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C4"/>
     <mergeCell ref="F1:H1"/>
     <mergeCell ref="I1:L1"/>
     <mergeCell ref="F2:H2"/>