--- v0 (2026-05-01)
+++ v1 (2026-06-16)
@@ -68,51 +68,51 @@
   <si>
     <t xml:space="preserve"> Артикул </t>
   </si>
   <si>
     <t xml:space="preserve"> Цвет </t>
   </si>
   <si>
     <t xml:space="preserve"> от 10000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 5000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 1000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 500 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 100 </t>
   </si>
   <si>
     <t xml:space="preserve"> розница </t>
   </si>
   <si>
-    <t xml:space="preserve"> Наличие на 01.05.2026 </t>
+    <t xml:space="preserve"> Наличие на 16.06.2026 </t>
   </si>
   <si>
     <t>FLR-01.16-1</t>
   </si>
   <si>
     <t>черный</t>
   </si>
   <si>
     <t>—</t>
   </si>
   <si>
     <t>красный</t>
   </si>
   <si>
     <t>FLR-01.16-g</t>
   </si>
   <si>
     <t>серый</t>
   </si>
   <si>
     <t>FLR-01.16-6</t>
   </si>
   <si>
     <t>бежевый</t>
   </si>