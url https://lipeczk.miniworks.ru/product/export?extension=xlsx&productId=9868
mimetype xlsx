--- v1 (2026-06-16)
+++ v2 (2026-07-31)
@@ -68,51 +68,51 @@
   <si>
     <t xml:space="preserve"> Артикул </t>
   </si>
   <si>
     <t xml:space="preserve"> Цвет </t>
   </si>
   <si>
     <t xml:space="preserve"> от 10000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 5000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 1000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 500 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 100 </t>
   </si>
   <si>
     <t xml:space="preserve"> розница </t>
   </si>
   <si>
-    <t xml:space="preserve"> Наличие на 16.06.2026 </t>
+    <t xml:space="preserve"> Наличие на 01.08.2026 </t>
   </si>
   <si>
     <t>FLR-01.16-1</t>
   </si>
   <si>
     <t>черный</t>
   </si>
   <si>
     <t>—</t>
   </si>
   <si>
     <t>красный</t>
   </si>
   <si>
     <t>FLR-01.16-g</t>
   </si>
   <si>
     <t>серый</t>
   </si>
   <si>
     <t>FLR-01.16-6</t>
   </si>
   <si>
     <t>бежевый</t>
   </si>