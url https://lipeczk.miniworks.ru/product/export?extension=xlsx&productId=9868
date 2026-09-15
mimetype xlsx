--- v2 (2026-07-31)
+++ v3 (2026-09-15)
@@ -68,51 +68,51 @@
   <si>
     <t xml:space="preserve"> Артикул </t>
   </si>
   <si>
     <t xml:space="preserve"> Цвет </t>
   </si>
   <si>
     <t xml:space="preserve"> от 10000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 5000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 1000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 500 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 100 </t>
   </si>
   <si>
     <t xml:space="preserve"> розница </t>
   </si>
   <si>
-    <t xml:space="preserve"> Наличие на 01.08.2026 </t>
+    <t xml:space="preserve"> Наличие на 15.09.2026 </t>
   </si>
   <si>
     <t>FLR-01.16-1</t>
   </si>
   <si>
     <t>черный</t>
   </si>
   <si>
     <t>—</t>
   </si>
   <si>
     <t>красный</t>
   </si>
   <si>
     <t>FLR-01.16-g</t>
   </si>
   <si>
     <t>серый</t>
   </si>
   <si>
     <t>FLR-01.16-6</t>
   </si>
   <si>
     <t>бежевый</t>
   </si>
@@ -1120,52 +1120,52 @@
         <v>30</v>
       </c>
       <c r="B14" s="3"/>
       <c r="C14" s="3" t="s">
         <v>31</v>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="9">
         <v>284.0</v>
       </c>
       <c r="F14" s="9">
         <v>293.0</v>
       </c>
       <c r="G14" s="9">
         <v>318.0</v>
       </c>
       <c r="H14" s="9">
         <v>333.0</v>
       </c>
       <c r="I14" s="9">
         <v>358.0</v>
       </c>
       <c r="J14" s="9">
         <v>380.0</v>
       </c>
-      <c r="K14" s="3" t="s">
-        <v>20</v>
+      <c r="K14" s="3">
+        <v>826</v>
       </c>
       <c r="L14" s="8"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="140">
       <c r="A15"/>
       <c r="B15" s="10" t="s">
         <v>32</v>
       </c>
       <c r="C15" s="10"/>
       <c r="D15" s="10"/>
       <c r="E15" s="10"/>
       <c r="F15" s="10"/>
       <c r="G15" s="10"/>
       <c r="H15" s="10"/>
       <c r="I15" s="10"/>
       <c r="J15" s="10"/>
       <c r="K15" s="10"/>
       <c r="L15" s="10"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C4"/>
     <mergeCell ref="F1:H1"/>
     <mergeCell ref="I1:L1"/>
     <mergeCell ref="F2:H2"/>